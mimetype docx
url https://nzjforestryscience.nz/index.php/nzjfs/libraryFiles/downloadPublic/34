--- v0 (2026-04-02)
+++ v1 (2026-05-17)
@@ -299,101 +299,99 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1485" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DD9F5CF" w14:textId="77777777" w:rsidR="00465D5B" w:rsidRPr="00FD4C28" w:rsidRDefault="00465D5B" w:rsidP="006F7DD4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00465D5B" w14:paraId="7700BD2F" w14:textId="77777777" w:rsidTr="006F7DD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77B1B1C3" w14:textId="324ED54B" w:rsidR="00465D5B" w:rsidRPr="00EA6C1C" w:rsidRDefault="00465D5B" w:rsidP="00465D5B">
+          <w:p w14:paraId="77B1B1C3" w14:textId="24CACD25" w:rsidR="00465D5B" w:rsidRPr="00EA6C1C" w:rsidRDefault="00465D5B" w:rsidP="00465D5B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00465D5B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Zealand English spelling is used throughout (e.g. colour not </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">New Zealand English spelling is used throughout (e.g. colour not color; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>organise</w:t>
+            </w:r>
             <w:r w:rsidRPr="00465D5B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>color</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">; </w:t>
+              <w:t xml:space="preserve"> not </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>organise</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> not </w:t>
+              <w:t>organi</w:t>
+            </w:r>
+            <w:r w:rsidR="009F6ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>organise</w:t>
+              <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00465D5B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>), and grammar, punctuation and spelling have been checked by a native English speaker.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1485" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76FD85BE" w14:textId="77777777" w:rsidR="00465D5B" w:rsidRPr="00FD4C28" w:rsidRDefault="00465D5B" w:rsidP="006F7DD4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -404,75 +402,73 @@
           <w:tcPr>
             <w:tcW w:w="7582" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52995A13" w14:textId="77777777" w:rsidR="00CB5DF3" w:rsidRPr="006F7DD4" w:rsidRDefault="00CB5DF3" w:rsidP="006F7DD4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Add Greek letters and other common symbols using the 'Insert symbol' function in Word wherever possible</w:t>
             </w:r>
             <w:r w:rsidRPr="006F7DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, e.g., </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006F7DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>μ</w:t>
             </w:r>
             <w:r w:rsidRPr="006F7DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>ij</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006F7DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> × </w:t>
             </w:r>
             <w:r w:rsidRPr="006F7DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t>σ</w:t>
             </w:r>
             <w:r w:rsidRPr="006F7DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
@@ -685,249 +681,296 @@
       <w:tr w:rsidR="00CB5DF3" w14:paraId="7CD9C40A" w14:textId="77777777" w:rsidTr="006F7DD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7582" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="758085CD" w14:textId="77777777" w:rsidR="00CB5DF3" w:rsidRDefault="00CB5DF3" w:rsidP="006F7DD4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The final high-resolution version of e</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA6C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ach figure is submitted as a separate file in .jpg, .</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> or .tiff file format.</w:t>
+              <w:t>ach figure is submitted as a separate file in .jpg, .png or .tiff file format.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78FE3EE2" w14:textId="64D6FFEE" w:rsidR="00465D5B" w:rsidRPr="00465D5B" w:rsidRDefault="00465D5B" w:rsidP="006F7DD4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00465D5B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>All figures and tables are included in the text body, and referred to in the correct order.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1485" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CBF53D2" w14:textId="77777777" w:rsidR="00CB5DF3" w:rsidRPr="00FD4C28" w:rsidRDefault="00CB5DF3" w:rsidP="006F7DD4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00465D5B" w14:paraId="04E00CA5" w14:textId="77777777" w:rsidTr="006F7DD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ACA6311" w14:textId="4176B3AA" w:rsidR="00465D5B" w:rsidRPr="006F7DD4" w:rsidRDefault="00465D5B" w:rsidP="006F7DD4">
+          <w:p w14:paraId="1ACA6311" w14:textId="64854D71" w:rsidR="00465D5B" w:rsidRPr="006F7DD4" w:rsidRDefault="00465D5B" w:rsidP="006F7DD4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00465D5B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ll sources of funding have been acknowledged in the Funding Section. Permission has been obtained from all individuals and organisations listed in the Acknowledgements</w:t>
+              <w:t xml:space="preserve">ll sources of funding have been acknowledged in the Funding Section. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1485" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61473C45" w14:textId="77777777" w:rsidR="00465D5B" w:rsidRPr="00FD4C28" w:rsidRDefault="00465D5B" w:rsidP="006F7DD4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00E507AF" w14:paraId="6F670D39" w14:textId="77777777" w:rsidTr="006F7DD4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49DFB45F" w14:textId="68F8CAA7" w:rsidR="00E507AF" w:rsidRPr="00465D5B" w:rsidRDefault="00E507AF" w:rsidP="00465D5B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00465D5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Permission has been obtained from all individuals and organisations listed in the Acknowledgements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26178571" w14:textId="77777777" w:rsidR="00E507AF" w:rsidRPr="00FD4C28" w:rsidRDefault="00E507AF" w:rsidP="006F7DD4">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00465D5B" w14:paraId="10A8BA16" w14:textId="77777777" w:rsidTr="006F7DD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58824BE2" w14:textId="670299CC" w:rsidR="00465D5B" w:rsidRPr="006F7DD4" w:rsidRDefault="00465D5B" w:rsidP="00465D5B">
+          <w:p w14:paraId="58824BE2" w14:textId="513F3889" w:rsidR="00465D5B" w:rsidRPr="006F7DD4" w:rsidRDefault="009F6ED0" w:rsidP="009F6ED0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00465D5B">
-[...4 lines deleted...]
-              <w:t>The authors have obtained permission from the appropriate source(s) to reproduce any personal communications and/or previously published images, and these are acknowledged.</w:t>
+            <w:r w:rsidRPr="009F6ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The authors have obtained permission from the appropriate source(s) to reproduce any personal communications and/or previously published copyrighted images, tables etc and these sources are acknowledged in the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F6ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>manuscript. Also, a copy of the permission notification is attached to the submission.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1485" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19A60208" w14:textId="77777777" w:rsidR="00465D5B" w:rsidRPr="00FD4C28" w:rsidRDefault="00465D5B" w:rsidP="006F7DD4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB5DF3" w14:paraId="6160BEAD" w14:textId="77777777" w:rsidTr="006F7DD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49429E68" w14:textId="214F043B" w:rsidR="00CB5DF3" w:rsidRPr="006F7DD4" w:rsidRDefault="00CB5DF3" w:rsidP="006F7DD4">
+          <w:p w14:paraId="49429E68" w14:textId="74FF316D" w:rsidR="00CB5DF3" w:rsidRPr="006F7DD4" w:rsidRDefault="009F6ED0" w:rsidP="009F6ED0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F7DD4">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">All references provided in the reference list are publicly available. </w:t>
+            <w:r w:rsidRPr="009F6ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All references provided in the reference list are publicly available and are all cited in the text. All citations in the text are listed in the reference list. The references are formatted according to the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId5" w:history="1">
+              <w:r w:rsidRPr="009F6ED0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>2026 NZJFS reference style</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="009F6ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1485" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BC3CF7B" w14:textId="77777777" w:rsidR="00CB5DF3" w:rsidRPr="00FD4C28" w:rsidRDefault="00CB5DF3" w:rsidP="006F7DD4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB5DF3" w14:paraId="4279881C" w14:textId="77777777" w:rsidTr="006F7DD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7582" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="577FEF14" w14:textId="4D3F0C57" w:rsidR="00CB5DF3" w:rsidRPr="006F7DD4" w:rsidRDefault="00CB5DF3" w:rsidP="006F7DD4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>All citations in the text are listed in the reference list</w:t>
             </w:r>
             <w:r w:rsidR="006F7DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidR="006F7DD4" w:rsidRPr="00AC187F">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>vice ver</w:t>
             </w:r>
             <w:r w:rsidR="00AC4633">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1085,305 +1128,307 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The URL and date accessed has been provided for all reports and web pages cited.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1485" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CBB17AA" w14:textId="77777777" w:rsidR="00CB5DF3" w:rsidRPr="00FD4C28" w:rsidRDefault="00CB5DF3" w:rsidP="006F7DD4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="009F6ED0" w14:paraId="78D7AC2F" w14:textId="77777777" w:rsidTr="006F7DD4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDB4355" w14:textId="04F577B2" w:rsidR="009F6ED0" w:rsidRPr="006F7DD4" w:rsidRDefault="009F6ED0" w:rsidP="006F7DD4">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F7DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">There </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F7DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> no indent at the start of e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ach</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F7DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> paragraph.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB2F7C1" w14:textId="77777777" w:rsidR="009F6ED0" w:rsidRPr="00FD4C28" w:rsidRDefault="009F6ED0" w:rsidP="006F7DD4">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00CB5DF3" w14:paraId="05E364AA" w14:textId="77777777" w:rsidTr="006F7DD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7582" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5152066A" w14:textId="53C78A1D" w:rsidR="00CB5DF3" w:rsidRPr="006F7DD4" w:rsidRDefault="00FD4C28" w:rsidP="006F7DD4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>All DOI information has been removed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1485" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52CCEB18" w14:textId="77777777" w:rsidR="00CB5DF3" w:rsidRPr="00FD4C28" w:rsidRDefault="00CB5DF3" w:rsidP="006F7DD4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB5DF3" w14:paraId="3B4D9C5A" w14:textId="77777777" w:rsidTr="006F7DD4">
-[...53 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00CB5DF3" w14:paraId="6961A14E" w14:textId="77777777" w:rsidTr="006F7DD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B7408D4" w14:textId="0955CA0D" w:rsidR="00CB5DF3" w:rsidRPr="006F7DD4" w:rsidRDefault="006F7DD4" w:rsidP="006F7DD4">
+          <w:p w14:paraId="2B7408D4" w14:textId="49BB1754" w:rsidR="00CB5DF3" w:rsidRPr="006F7DD4" w:rsidRDefault="006F7DD4" w:rsidP="006F7DD4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>All table and figure captions have been formatted correctly i.e., T</w:t>
             </w:r>
             <w:r w:rsidR="00F55881">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>able</w:t>
             </w:r>
             <w:r w:rsidRPr="006F7DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
+            <w:r w:rsidR="00E507AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F7DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or F</w:t>
+            </w:r>
             <w:r w:rsidR="00F55881">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t>igure</w:t>
             </w:r>
             <w:r w:rsidRPr="006F7DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> or F</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F55881">
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E507AF">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>igure</w:t>
-[...15 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="006F7DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> etc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1485" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D838895" w14:textId="77777777" w:rsidR="00CB5DF3" w:rsidRPr="00EA6C1C" w:rsidRDefault="00CB5DF3" w:rsidP="006F7DD4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB5DF3" w14:paraId="0DE16730" w14:textId="77777777" w:rsidTr="006F7DD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61762A8A" w14:textId="77B9E22E" w:rsidR="00CB5DF3" w:rsidRPr="006F7DD4" w:rsidRDefault="006F7DD4" w:rsidP="006F7DD4">
+          <w:p w14:paraId="61762A8A" w14:textId="7493A4D5" w:rsidR="00CB5DF3" w:rsidRPr="006F7DD4" w:rsidRDefault="009F6ED0" w:rsidP="009F6ED0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F7DD4">
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> paragraph.</w:t>
+            <w:r w:rsidRPr="009F6ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Submit a completed copy of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId6" w:history="1">
+              <w:r w:rsidRPr="009F6ED0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>submission checklist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="009F6ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with your submission.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1485" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D4ADDFB" w14:textId="77777777" w:rsidR="00CB5DF3" w:rsidRPr="00EA6C1C" w:rsidRDefault="00CB5DF3" w:rsidP="006F7DD4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="25737FD3" w14:textId="7DE943D1" w:rsidR="00F560B7" w:rsidRDefault="00F560B7" w:rsidP="00EA6C1C">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -1463,50 +1508,57 @@
         </w:rPr>
         <w:instrText>HYPERLINK "</w:instrText>
       </w:r>
       <w:r w:rsidR="00CC5A6E" w:rsidRPr="00CC5A6E">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:color="0563C1"/>
         </w:rPr>
         <w:instrText>https://nzjforestryscience.nz/index.php/nzjfs/libraryFiles/downloadPublic/32</w:instrText>
       </w:r>
       <w:r w:rsidR="00CC5A6E">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:color="0563C1"/>
         </w:rPr>
         <w:instrText>"</w:instrText>
       </w:r>
       <w:r w:rsidR="00CC5A6E">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:color="0563C1"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CC5A6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:u w:color="0563C1"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00CC5A6E" w:rsidRPr="00004B63">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>https://nzjforestryscience.nz/index.php/nzjfs/libraryFiles/downloadPublic/32</w:t>
       </w:r>
       <w:r w:rsidR="00CC5A6E">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:u w:color="0563C1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="75EABAB6" w14:textId="77777777" w:rsidR="00F560B7" w:rsidRPr="00F560B7" w:rsidRDefault="00F560B7" w:rsidP="00F560B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
@@ -1615,73 +1667,51 @@
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">All authors must be listed for each reference. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ABBFCD6" w14:textId="77777777" w:rsidR="00F560B7" w:rsidRPr="00F560B7" w:rsidRDefault="00F560B7" w:rsidP="00F560B7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F560B7">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Do NOT include </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> - these will be added during production.</w:t>
+        <w:t>Do NOT include dois - these will be added during production.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="214BB1AC" w14:textId="7073D71A" w:rsidR="00F560B7" w:rsidRPr="00F560B7" w:rsidRDefault="00F560B7" w:rsidP="00F560B7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F560B7">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Article within a journal </w:t>
       </w:r>
       <w:r w:rsidRPr="00F560B7">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
@@ -1949,115 +1979,79 @@
       </w:pPr>
       <w:r w:rsidRPr="00F560B7">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>GENERAL FORMAT:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24845097" w14:textId="6C454212" w:rsidR="00F560B7" w:rsidRPr="00F560B7" w:rsidRDefault="00F560B7" w:rsidP="00F560B7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F560B7">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Surname First </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Initial</w:t>
+        <w:t>Surname First InitialSecond Initial</w:t>
       </w:r>
       <w:r w:rsidRPr="00F560B7">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F560B7">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F560B7">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Surname First </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Initial</w:t>
+        <w:t>Surname First InitialSecond Initial</w:t>
       </w:r>
       <w:r w:rsidRPr="00F560B7">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">. INCLUDE ALL AUTHOR NAMES </w:t>
       </w:r>
       <w:r w:rsidRPr="00F560B7">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>Year</w:t>
       </w:r>
       <w:r w:rsidRPr="00F560B7">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2105,116 +2099,105 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A33975">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>Volume</w:t>
       </w:r>
       <w:r w:rsidRPr="00F560B7">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F560B7">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> startpage</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F560B7">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F560B7">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>endpage</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F560B7">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B359E2B" w14:textId="2D56382A" w:rsidR="00D47CA4" w:rsidRDefault="00D47CA4" w:rsidP="00107EC4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB21C5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Article within a journal</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB21C5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>: Harris M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>KI</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB21C5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
@@ -2323,84 +2306,61 @@
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C19B0BC" w14:textId="27FF6F9E" w:rsidR="00D47CA4" w:rsidRDefault="00D47CA4" w:rsidP="00107EC4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB21C5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Book chapter, or an article within a book:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB21C5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> O'Neil JM, Egan J. 1992. Men's and women's gender role journeys: Metaphor for healing, transition, and transformation. In BR </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> (Ed), Gender issues across the life cycle (pp. 107-123). Springer</w:t>
+        <w:t xml:space="preserve"> O'Neil JM, Egan J. 1992. Men's and women's gender role journeys: Metaphor for healing, transition, and transformation. In BR Wainrib (Ed), Gender issues across the life cycle (pp. 107-123). Springer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00227B14">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB21C5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2582,73 +2542,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB21C5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>Online report:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB21C5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Abou-</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Y, Dell ML, Greenberg W, Lomax J, Peteet J, Torres M, Cowell V 2006. Religious/spiritual commitments and psychiatric practice</w:t>
+        <w:t xml:space="preserve"> Abou-Allaban Y, Dell ML, Greenberg W, Lomax J, Peteet J, Torres M, Cowell V 2006. Religious/spiritual commitments and psychiatric practice</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB21C5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB21C5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> [APA Report no. 06-289]. American Psychiatric Association</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2678,51 +2616,51 @@
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>New York</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>, USA</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB21C5">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00AB21C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="en-NZ"/>
           </w:rPr>
           <w:t>http://www.psych.org/edu/other_res/lib_archives/archives/200604.pdf. Accessed 25 June 2007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00D47CA4" w:rsidRPr="00AB21C5">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
@@ -2753,80 +2691,78 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13AF552F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="47CA9D40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
@@ -2944,50 +2880,199 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14CB6149"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FE20A62A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="275E78C4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9594D0DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3092,51 +3177,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E761234"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2B525146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3241,51 +3326,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EE70684"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="62222B3C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="335F0D83"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="36DE561A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3390,51 +3624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49A203C7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7B980FC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3539,51 +3773,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C8A0B49"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="63260ED4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3688,51 +3922,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DFA2E18"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1186A17C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603F2C68"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B18A9F44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3837,51 +4220,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AE06C6E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2E2E2366"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76916D56"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8702DC0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3987,130 +4519,146 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="544875946">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="606694614">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1480415784">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1480415784">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="4" w16cid:durableId="1486437565">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1380548143">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="506797801">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="924916829">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="607933112">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="114638173">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1491869855">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1007054628">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="624040225">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA6C1C"/>
     <w:rsid w:val="000E72E5"/>
     <w:rsid w:val="0010171B"/>
     <w:rsid w:val="00107EC4"/>
     <w:rsid w:val="00167E3F"/>
     <w:rsid w:val="002C5A0D"/>
     <w:rsid w:val="002E2AD4"/>
     <w:rsid w:val="003048E3"/>
     <w:rsid w:val="0032171E"/>
     <w:rsid w:val="00423EF2"/>
     <w:rsid w:val="00465D5B"/>
     <w:rsid w:val="004D02BF"/>
     <w:rsid w:val="004D0382"/>
     <w:rsid w:val="0054575D"/>
     <w:rsid w:val="005628AB"/>
     <w:rsid w:val="00573757"/>
+    <w:rsid w:val="00581802"/>
     <w:rsid w:val="00596842"/>
     <w:rsid w:val="005A536D"/>
+    <w:rsid w:val="00665A5C"/>
     <w:rsid w:val="00672045"/>
     <w:rsid w:val="006E1990"/>
     <w:rsid w:val="006F7DD4"/>
     <w:rsid w:val="0074534E"/>
     <w:rsid w:val="007649EC"/>
     <w:rsid w:val="007C4A62"/>
     <w:rsid w:val="008C5F9A"/>
     <w:rsid w:val="00943711"/>
     <w:rsid w:val="0099087A"/>
+    <w:rsid w:val="009F6ED0"/>
     <w:rsid w:val="00A33975"/>
     <w:rsid w:val="00AC187F"/>
     <w:rsid w:val="00AC4633"/>
     <w:rsid w:val="00BB02B1"/>
     <w:rsid w:val="00CA7368"/>
     <w:rsid w:val="00CB5DF3"/>
     <w:rsid w:val="00CC5A6E"/>
     <w:rsid w:val="00D13C8A"/>
     <w:rsid w:val="00D47CA4"/>
+    <w:rsid w:val="00D506BF"/>
     <w:rsid w:val="00E03C30"/>
     <w:rsid w:val="00E348D8"/>
+    <w:rsid w:val="00E507AF"/>
     <w:rsid w:val="00EA6C1C"/>
     <w:rsid w:val="00EF5458"/>
     <w:rsid w:val="00F55881"/>
     <w:rsid w:val="00F560B7"/>
     <w:rsid w:val="00FD112A"/>
     <w:rsid w:val="00FD4C28"/>
     <w:rsid w:val="00FE5F96"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-NZ" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -5073,51 +5621,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00596842"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.psych.org/edu/other_res/lib_archives/archives/200604.pdf.%20Accessed%2025%20June%202007" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.psych.org/edu/other_res/lib_archives/archives/200604.pdf.%20Accessed%2025%20June%202007" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nzjforestryscience.nz/index.php/nzjfs/libraryFiles/downloadPublic/34" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nzjforestryscience.nz/index.php/nzjfs/libraryFiles/downloadPublic/32" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5376,69 +5924,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>788</Words>
-  <Characters>4494</Characters>
+  <Words>858</Words>
+  <Characters>4897</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5272</CharactersWithSpaces>
+  <CharactersWithSpaces>5744</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Editor</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>